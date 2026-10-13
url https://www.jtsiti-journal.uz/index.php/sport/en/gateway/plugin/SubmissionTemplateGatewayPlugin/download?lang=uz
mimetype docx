--- v0 (2026-08-05)
+++ v1 (2026-10-13)
@@ -1,3541 +1,4655 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Maqola strukturasiga qoʻyilgan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>TALABLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Mavzu (Bosh harflarda va qoraytirilgan holda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Maqola muallif (lar)ini Familiya Ismi Sharifi (M.M.Azizov);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Muallif (lar)ini ish (oʻqish) joyi, lavozimi (toʻliq yozilishi shart);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Annotatsiya va kalit soʻzlar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Kirish</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Tadqiqotning metodologiyasi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Tadqiqotning natijalari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Xulosalar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Foydalanilgan adabiyotlar roʻyxati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="852"/>
+          <w:tab w:val="left" w:pos="8368"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="428" w:lineRule="exact"/>
+        <w:ind w:left="272"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>NAMUNA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KURASHCHILARNI KOORDINATSION QOBILIYATLARINI VA TEXNIK-TAKTIK TAYYORGARLIGINI RIVOJLANTIRISH USLUBIYATI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="968"/>
+          <w:tab w:val="left" w:pos="3074"/>
+          <w:tab w:val="left" w:pos="4542"/>
+          <w:tab w:val="left" w:pos="5610"/>
+          <w:tab w:val="left" w:pos="6386"/>
+          <w:tab w:val="left" w:pos="6406"/>
+          <w:tab w:val="left" w:pos="7408"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="198" w:after="0" w:line="352" w:lineRule="exact"/>
+        <w:ind w:left="260" w:right="144"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedagogıka fanlari bo‘yicha falsafa doktori (PhD), dotsent </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O‘zbekistonda xizmat ko‘rsatgan sport ustozi </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SH.R.ABDURAXMONOV </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O‘zbekiston davlat jismoniy tarbiya </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">va sport universiteti </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chirchiq shaxri, O‘zbekiston </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muallif bilan bog‘lanish uchun: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annotatsiya: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="484" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="158" w:firstLine="704"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalit so‘zlar: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="482" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="156" w:firstLine="704"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аннотация: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="482" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="150" w:firstLine="704"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ключевые слова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн, матн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="482" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="160" w:firstLine="704"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annotation: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="484" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="162" w:firstLine="704"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key words: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="968"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="482" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="144"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dolzarbligi. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="334" w:lineRule="auto"/>
+        <w:ind w:left="264" w:right="22" w:hanging="4"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn[1]. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn [2]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="968"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="264"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tadqiqot maqsadi. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="968"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="484" w:lineRule="exact"/>
+        <w:ind w:left="264"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tadqiqot usullari. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="482" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="22" w:firstLine="704"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Tadqiqot vazifalari.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="484" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="26" w:firstLine="704"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Tadqiqot natijalari va uning muhokamasi.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn [4]. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8642"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="164" w:line="484" w:lineRule="exact"/>
+        <w:ind w:left="1104"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-jadval Matn, matn, matn, matn, matn, matn, matn, matn (jadval nomi) </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5386"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="688"/>
+        <w:gridCol w:w="2434"/>
+        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1566"/>
+        <w:gridCol w:w="1560"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00A119F3" w:rsidTr="00CA4D18">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="876"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8220"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8EFE4"/>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCAMasthead"/>
-              <w:jc w:val="left"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="202" w:after="0" w:line="310" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Sports Scientific Research</w:t>
+              <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8EFE4"/>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCAMasthead"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="116" w:after="0" w:line="245" w:lineRule="auto"/>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matn, matn, matn, matn, matn </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="554"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="550"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="558"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="550"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A119F3" w:rsidTr="00CA4D18">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="882"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="206" w:after="0" w:line="310" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>OCHIQ KIRISH</w:t>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="118" w:after="0" w:line="245" w:lineRule="auto"/>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matn, matn, matn, matn, matn </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="554"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="550"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="558"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="550"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A119F3" w:rsidTr="00CA4D18">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="876"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="202" w:after="0" w:line="310" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="114" w:after="0" w:line="245" w:lineRule="auto"/>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matn, matn, matn, matn, matn </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="554"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="550"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="558"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">79 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="550"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A119F3" w:rsidTr="00CA4D18">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="880"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="206" w:after="0" w:line="310" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="118" w:after="0" w:line="245" w:lineRule="auto"/>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matn, matn, matn, matn, matn </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="482"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">115 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="478"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="486"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">119 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="478"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">125 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A119F3" w:rsidTr="00CA4D18">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="856"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="202" w:after="0" w:line="310" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="114" w:after="0" w:line="245" w:lineRule="auto"/>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matn, matn, matn, matn, matn </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="554"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">79 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="550"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">83 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="558"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="194" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="550"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">85 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRPr="002226E1" w:rsidRDefault="00A119F3" w:rsidP="002226E1">
       <w:pPr>
-        <w:pStyle w:val="PDCAMasthead"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="170" w:after="0" w:line="343" w:lineRule="auto"/>
+        <w:ind w:left="264" w:right="20" w:firstLine="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Sports Scientific Research · ISSN XXXX-XXXX · Open Access · CC BY 4.0</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
       <w:pPr>
-        <w:pStyle w:val="PDCAArticleType"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="170" w:after="0" w:line="343" w:lineRule="auto"/>
+        <w:ind w:left="264" w:right="20" w:firstLine="704"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Maqola turi (ilmiy maqola, sharh, qisqa xabar)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
       <w:pPr>
-        <w:pStyle w:val="PDCATitle"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="170" w:after="0" w:line="348" w:lineRule="auto"/>
+        <w:ind w:left="264" w:right="20" w:firstLine="704"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Sarlavha — qisqa va aniq, koʻpi bilan 15 ta soʻz</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn.Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn [4,5,6,7.]. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
       <w:pPr>
-        <w:pStyle w:val="PDCAAuthors"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="482" w:lineRule="exact"/>
+        <w:ind w:left="264" w:right="22" w:firstLine="704"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Ism Familiya 1, Ism Familiya 1,2 va Ism Familiya 1,*</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Xulosa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. Matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn, matn. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="002D2AB4">
       <w:pPr>
-        <w:pStyle w:val="PDCAAffiliation"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="310" w:lineRule="exact"/>
+        <w:ind w:right="3262"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>1   Tashkilot 1: institut, kafedra, shahar, indeks, davlat; e-mail@example.com</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foydalanilgan adabiyotlar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="250" w:after="0" w:line="317" w:lineRule="auto"/>
+        <w:ind w:left="260" w:right="22" w:firstLine="568"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. O‘zbekiston Respublikasi Prezidentining 2017-yil 3-iyundagi PQ-3031-sonli “Jismoniy tarbiya va ommaviy sportni yanada rivojlantirish chora-tadbirlari to‘g‘risida”gi qarori. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
       <w:pPr>
-        <w:pStyle w:val="PDCAAffiliation"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="174" w:after="110" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="260"/>
       </w:pPr>
       <w:r>
-        <w:t>2   Tashkilot 2: institut, kafedra, shahar, indeks, davlat; e-mail@example.com</w:t>
+        <w:tab/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Ачилов А.М., Акрамов Ж.А., Гончарова О.В. Болаларнинг жисмоний сифатларини тарбиялаш. </w:t>
+      </w:r>
       <w:r>
-        <w:t>*   Bogʻlanish uchun: e-mail@example.com; ORCID: 0000-0000-0000-0000 (imkoni boʻlsa har bir muallif uchun ORCID koʻrsating)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тошкент, 2009. – B. 35-36. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="auto" w:w="0"/>
-        <w:jc w:val="left"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="400" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5386"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="860"/>
+        <w:gridCol w:w="1500"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1160"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="1340"/>
+        <w:gridCol w:w="1400"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00A119F3" w:rsidTr="00CA4D18">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="430"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2494"/>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCASideLabel"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="PDCASideText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="150"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ilmiy muharrir: </w:t>
-[...86 lines deleted...]
-              <w:t>© 2026 mualliflar. Creative Commons Attribution (CC BY 4.0) litsenziyasi ostida ochiq kirish.</w:t>
+              <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8277"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCAAbstract"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annotatsiya: </w:t>
-[...2 lines deleted...]
-              <w:t>150–250 soʻzdan iborat bitta xatboshi. Quyidagilarni koʻrsating: (1) maqsad va qoʻyilgan savol, (2) material va metodlar, (3) asosiy natijalar, (4) xulosa. Annotatsiya mustaqil boʻlishi kerak: iqtibossiz, izohsiz qisqartmalarsiz va asosiy matnda yoʻq natijalarsiz. Inglizcha annotatsiya barcha maqolalar uchun majburiy; ruscha va oʻzbekchasi ham chop etiladi.</w:t>
+              <w:t xml:space="preserve">Юнусова </w:t>
             </w:r>
           </w:p>
-          <w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCAKeywords"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kalit soʻzlar: </w:t>
-[...2 lines deleted...]
-              <w:t>kalit soʻz 1; kalit soʻz 2; kalit soʻz 3; kalit soʻz 4; kalit soʻz 5 (beshtadan sakkiztagacha, nuqtali vergul bilan)</w:t>
+              <w:t xml:space="preserve">Ю.М. </w:t>
             </w:r>
           </w:p>
-          <w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1160" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCANote"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Chapdagi blokni oʻzgartirmang — uni nashrga tayyorlash paytida tahririyat toʻldiradi. U annotatsiya yonidagi chetda chop etiladi.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спорт </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">фаолиятининг </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">назарий </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:left="180"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">асослари. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
       <w:pPr>
-        <w:pStyle w:val="PDCANote"/>
-[...285 lines deleted...]
-        <w:pStyle w:val="PDCACaption"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="114" w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:ind w:left="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-jadval. </w:t>
+        <w:t xml:space="preserve">Тошкент, 1994. 25 б. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRPr="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="174" w:after="0" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="260"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Платонов В.Н. Система подготовки спортсменов в олимпийском спорте. 2004. 34 с. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRPr="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="170" w:after="0" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="260"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Лях В.И. Координ</w:t>
       </w:r>
       <w:r>
-        <w:t>Bu jadval. Jadvallar rasm emas, haqiqiy jadval boʻlishi kerak, aks holda ularni qayta maketlab boʻlmaydi. Imkon boricha ustun kengligiga sigʻdiring.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ционные способности: диагностика и развитие. 2006. 17 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRPr="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="174" w:after="114" w:line="230" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6. Бакиев З.А. Индивидуализ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ция технико-тактической подготовки </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="auto" w:w="0"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3591"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3591"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="660"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="2400"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00A119F3" w:rsidTr="00CA4D18">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="430"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Koʻrsatkich</w:t>
+              <w:t xml:space="preserve">борцов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>A guruh</w:t>
+              <w:t xml:space="preserve">на </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>B guruh</w:t>
-[...17 lines deleted...]
-              <w:t>1-parametr</w:t>
+              <w:t xml:space="preserve">основе </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>0,00</w:t>
+              <w:t xml:space="preserve">автоматизированного </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>0,00</w:t>
-[...17 lines deleted...]
-              <w:t>2-parametr</w:t>
+              <w:t xml:space="preserve">анализа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:left="166"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>0,00</w:t>
+              <w:t xml:space="preserve">соревновательной </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="110" w:after="114" w:line="230" w:lineRule="auto"/>
+        <w:ind w:left="260"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">деятельности. Дис. канд. пед. наук. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009. 45 с. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="400" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="1820"/>
+        <w:gridCol w:w="940"/>
+        <w:gridCol w:w="2940"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="1740"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A119F3" w:rsidTr="00CA4D18">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:right="110"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
+            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>0,00</w:t>
-[...17 lines deleted...]
-              <w:t>3-parametr</w:t>
+              <w:t xml:space="preserve">Шахмурадов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>0,00</w:t>
+              <w:t xml:space="preserve">Ю.А. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1729"/>
+            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
             <w:pPr>
-              <w:pStyle w:val="PDCATableText"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>0,00 1</w:t>
+              <w:t xml:space="preserve">Научно-методические </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">основы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00CA4D18">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="230" w:lineRule="auto"/>
+              <w:ind w:left="128"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">многолетней </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRPr="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
       <w:pPr>
-        <w:pStyle w:val="PDCATableFooter"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="114" w:after="0" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="260"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>1 Jadvalning izohi boʻlishi mumkin.</w:t>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">технико-тактической подготовки борцов (на примере вольной борьбы). Автореф. дис. д. пед. наук. - М., 1999. 78 с. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00A119F3" w:rsidRDefault="00A119F3" w:rsidP="00A119F3">
       <w:pPr>
-        <w:pStyle w:val="PDCABody"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="246" w:after="0" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="260" w:right="144"/>
       </w:pPr>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A119F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Бакиев З.А. Эркин кураш назарияси ва услубиёти. Ўқув қўлланма. – Тошкент: “Лидер Пресс” нашриёти, 2011. </w:t>
+      </w:r>
       <w:r>
-        <w:t>Matn shu yerda davom etadi (1-rasm va 2-jadval).</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47 б. </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1151 lines deleted...]
-      <w:titlePg/>
+    <w:p w:rsidR="003C78FC" w:rsidRPr="00A119F3" w:rsidRDefault="003C78FC" w:rsidP="00A119F3"/>
+    <w:sectPr w:rsidR="003C78FC" w:rsidRPr="00A119F3" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11912" w:h="16840"/>
+      <w:pgMar w:top="562" w:right="614" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
-      <w:cols w:num="2" w:space="397" w:equalWidth="1"/>
-      <w:lnNumType w:countBy="1" w:distance="255" w:restart="continuous"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00442016" w:rsidRDefault="00442016" w:rsidP="00FC4790">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00442016" w:rsidRDefault="00442016" w:rsidP="00FC4790">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="Yu Gothic UI"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ ゴシック">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
-    <w:panose1 w:val="02000500000000000000"/>
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="aff0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4918"/>
+      <w:gridCol w:w="4918"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A43F5C" w:rsidRPr="00D760A8" w:rsidTr="004138F4">
+      <w:trPr>
+        <w:trHeight w:val="271"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4918" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A43F5C" w:rsidRPr="00D760A8" w:rsidRDefault="00A43F5C" w:rsidP="00A43F5C">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:rPr>
+              <w:color w:val="002060"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D760A8">
+            <w:rPr>
+              <w:color w:val="002060"/>
+            </w:rPr>
+            <w:t>Avgust 2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4918" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00A43F5C" w:rsidRPr="00D760A8" w:rsidRDefault="00A43F5C" w:rsidP="00A43F5C">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:color w:val="002060"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D760A8">
+            <w:rPr>
+              <w:color w:val="002060"/>
+            </w:rPr>
+            <w:t>https://jtsiti-journal.uz/</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00A43F5C" w:rsidRDefault="00A43F5C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00442016" w:rsidRDefault="00442016" w:rsidP="00FC4790">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00442016" w:rsidRDefault="00442016" w:rsidP="00FC4790">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="aff0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8438"/>
+      <w:gridCol w:w="1420"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="007C15B2" w:rsidTr="002226E1">
+      <w:trPr>
+        <w:trHeight w:val="990"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8472" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="007C15B2" w:rsidRPr="00D25E20" w:rsidRDefault="007C15B2" w:rsidP="007C15B2">
+          <w:pPr>
+            <w:pStyle w:val="a5"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0043458A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Jismoniy tarbiya va sport ilmiy tadqiqotlar instituti</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0043458A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>Sportda ilmiy tadqiqotlar ilmiy nazariy jurnali</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1420" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="007C15B2" w:rsidRDefault="007C15B2">
+          <w:pPr>
+            <w:pStyle w:val="a5"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:val="uz-Cyrl-UZ" w:eastAsia="uz-Cyrl-UZ"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14E6E13B" wp14:editId="785B49EE">
+                <wp:extent cx="733425" cy="733425"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:docPr id="1" name="Рисунок 1" descr="Jismoniy tarbiya va sport ilmiy tadqiqot instituti"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="Jismoniy tarbiya va sport ilmiy tadqiqot instituti"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="733425" cy="733425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00FC4790" w:rsidRDefault="00FC4790" w:rsidP="00A119F3">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...2 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
-    <w:r>
-[...6 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FB12693A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber3"/>
+      <w:pStyle w:val="3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="38441652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber2"/>
+      <w:pStyle w:val="2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="171AC3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F3EAFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet3"/>
+      <w:pStyle w:val="30"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3D1EFFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet2"/>
+      <w:pStyle w:val="20"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A62B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber"/>
+      <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="a0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="001872C4"/>
+    <w:rsid w:val="002226E1"/>
+    <w:rsid w:val="00222D80"/>
     <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002D2AB4"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="003650EF"/>
+    <w:rsid w:val="003714BE"/>
+    <w:rsid w:val="003C78FC"/>
+    <w:rsid w:val="004209C8"/>
+    <w:rsid w:val="0043458A"/>
+    <w:rsid w:val="00442016"/>
+    <w:rsid w:val="005420E8"/>
+    <w:rsid w:val="00685142"/>
+    <w:rsid w:val="00753A50"/>
+    <w:rsid w:val="007C15B2"/>
+    <w:rsid w:val="00A119F3"/>
+    <w:rsid w:val="00A43F5C"/>
+    <w:rsid w:val="00AA1772"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CB6D4F"/>
+    <w:rsid w:val="00D25E20"/>
+    <w:rsid w:val="00D44C92"/>
+    <w:rsid w:val="00D760A8"/>
+    <w:rsid w:val="00DD45A8"/>
+    <w:rsid w:val="00EC04FF"/>
+    <w:rsid w:val="00F57710"/>
+    <w:rsid w:val="00FC4790"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="24062061"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5EF51562"/>
   <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{4486F770-D0F1-42C4-A667-9F80CED5453D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:pPr>
-[...52 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="22"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="32"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a2">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a3">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a4">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="21"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="31"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA1D8D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="24"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyText2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="23"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA1D8D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="34"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyText3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="33"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List2">
+  <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="List 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List3">
+  <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="a0">
     <w:name w:val="List Bullet"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
+  <w:style w:type="paragraph" w:styleId="20">
     <w:name w:val="List Bullet 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet3">
+  <w:style w:type="paragraph" w:styleId="30">
     <w:name w:val="List Bullet 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
+  <w:style w:type="paragraph" w:styleId="a">
     <w:name w:val="List Number"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="List Number 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="List Number 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="List Continue"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue2">
+  <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="List Continue 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue3">
+  <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="List Continue 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MacroText">
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="macro"/>
-    <w:link w:val="MacroTextChar"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
-[...2 lines deleted...]
-    <w:link w:val="MacroText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="Текст макроса Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0029639D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="27">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="28"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="27"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="af6">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="af7">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="af9"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="af8"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="afa">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="afb">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="afc">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="afd">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="afe">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="aff">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="aff0">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading">
+  <w:style w:type="table" w:styleId="aff1">
     <w:name w:val="Light Shading"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3570,75 +4684,68 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="-1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3673,75 +4780,68 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent2">
+  <w:style w:type="table" w:styleId="-2">
     <w:name w:val="Light Shading Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3776,75 +4876,68 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent3">
+  <w:style w:type="table" w:styleId="-3">
     <w:name w:val="Light Shading Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3879,75 +4972,68 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent4">
+  <w:style w:type="table" w:styleId="-4">
     <w:name w:val="Light Shading Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3982,75 +5068,68 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent5">
+  <w:style w:type="table" w:styleId="-5">
     <w:name w:val="Light Shading Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4085,75 +5164,68 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent6">
+  <w:style w:type="table" w:styleId="-6">
     <w:name w:val="Light Shading Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4188,74 +5260,67 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList">
+  <w:style w:type="table" w:styleId="aff2">
     <w:name w:val="Light List"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4280,74 +5345,67 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="-10">
     <w:name w:val="Light List Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4372,74 +5430,67 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent2">
+  <w:style w:type="table" w:styleId="-20">
     <w:name w:val="Light List Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4464,74 +5515,67 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent3">
+  <w:style w:type="table" w:styleId="-30">
     <w:name w:val="Light List Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4556,74 +5600,67 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent4">
+  <w:style w:type="table" w:styleId="-40">
     <w:name w:val="Light List Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4648,74 +5685,67 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent5">
+  <w:style w:type="table" w:styleId="-50">
     <w:name w:val="Light List Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4740,74 +5770,67 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="-60">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4832,76 +5855,69 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid">
+  <w:style w:type="table" w:styleId="aff3">
     <w:name w:val="Light Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4962,76 +5978,69 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="-11">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5092,76 +6101,69 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+  <w:style w:type="table" w:styleId="-21">
     <w:name w:val="Light Grid Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5222,76 +6224,69 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+  <w:style w:type="table" w:styleId="-31">
     <w:name w:val="Light Grid Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5352,76 +6347,69 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+  <w:style w:type="table" w:styleId="-41">
     <w:name w:val="Light Grid Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5482,76 +6470,69 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+  <w:style w:type="table" w:styleId="-51">
     <w:name w:val="Light Grid Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5612,76 +6593,69 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="-61">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5742,75 +6716,68 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1">
+  <w:style w:type="table" w:styleId="11">
     <w:name w:val="Medium Shading 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -5848,75 +6815,68 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="1-1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -5954,75 +6914,68 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+  <w:style w:type="table" w:styleId="1-2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -6060,75 +7013,68 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+  <w:style w:type="table" w:styleId="1-3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -6166,75 +7112,68 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+  <w:style w:type="table" w:styleId="1-4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -6272,75 +7211,68 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+  <w:style w:type="table" w:styleId="1-5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -6378,75 +7310,68 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="1-6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -6484,72 +7409,65 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2">
+  <w:style w:type="table" w:styleId="29">
     <w:name w:val="Medium Shading 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -6633,72 +7551,65 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+  <w:style w:type="table" w:styleId="2-1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -6782,72 +7693,65 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+  <w:style w:type="table" w:styleId="2-2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -6931,72 +7835,65 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+  <w:style w:type="table" w:styleId="2-3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -7080,72 +7977,65 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+  <w:style w:type="table" w:styleId="2-4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -7229,72 +8119,65 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+  <w:style w:type="table" w:styleId="2-5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -7378,72 +8261,65 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+  <w:style w:type="table" w:styleId="2-6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -7527,75 +8403,68 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList1">
+  <w:style w:type="table" w:styleId="12">
     <w:name w:val="Medium List 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
@@ -7611,75 +8480,68 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+  <w:style w:type="table" w:styleId="1-10">
     <w:name w:val="Medium List 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
@@ -7695,75 +8557,68 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+  <w:style w:type="table" w:styleId="1-20">
     <w:name w:val="Medium List 1 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
@@ -7779,75 +8634,68 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+  <w:style w:type="table" w:styleId="1-30">
     <w:name w:val="Medium List 1 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
@@ -7863,75 +8711,68 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+  <w:style w:type="table" w:styleId="1-40">
     <w:name w:val="Medium List 1 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
@@ -7947,75 +8788,68 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+  <w:style w:type="table" w:styleId="1-50">
     <w:name w:val="Medium List 1 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
@@ -8031,75 +8865,68 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+  <w:style w:type="table" w:styleId="1-60">
     <w:name w:val="Medium List 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
@@ -8115,78 +8942,71 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList2">
+  <w:style w:type="table" w:styleId="2a">
     <w:name w:val="Medium List 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
@@ -8243,78 +9063,71 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+  <w:style w:type="table" w:styleId="2-10">
     <w:name w:val="Medium List 2 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
@@ -8371,78 +9184,71 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+  <w:style w:type="table" w:styleId="2-20">
     <w:name w:val="Medium List 2 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
@@ -8499,78 +9305,71 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+  <w:style w:type="table" w:styleId="2-30">
     <w:name w:val="Medium List 2 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
@@ -8627,78 +9426,71 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+  <w:style w:type="table" w:styleId="2-40">
     <w:name w:val="Medium List 2 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
@@ -8755,78 +9547,71 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+  <w:style w:type="table" w:styleId="2-50">
     <w:name w:val="Medium List 2 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="nil"/>
@@ -8883,78 +9668,71 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+  <w:style w:type="table" w:styleId="2-60">
     <w:name w:val="Medium List 2 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="nil"/>
@@ -9011,591 +9789,535 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1">
+  <w:style w:type="table" w:styleId="13">
     <w:name w:val="Medium Grid 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+  <w:style w:type="table" w:styleId="1-11">
     <w:name w:val="Medium Grid 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+  <w:style w:type="table" w:styleId="1-21">
     <w:name w:val="Medium Grid 1 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+  <w:style w:type="table" w:styleId="1-31">
     <w:name w:val="Medium Grid 1 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+  <w:style w:type="table" w:styleId="1-41">
     <w:name w:val="Medium Grid 1 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+  <w:style w:type="table" w:styleId="1-51">
     <w:name w:val="Medium Grid 1 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+  <w:style w:type="table" w:styleId="1-61">
     <w:name w:val="Medium Grid 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid2">
+  <w:style w:type="table" w:styleId="2b">
     <w:name w:val="Medium Grid 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -9647,80 +10369,73 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+  <w:style w:type="table" w:styleId="2-11">
     <w:name w:val="Medium Grid 2 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -9772,80 +10487,73 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+  <w:style w:type="table" w:styleId="2-21">
     <w:name w:val="Medium Grid 2 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -9897,80 +10605,73 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+  <w:style w:type="table" w:styleId="2-31">
     <w:name w:val="Medium Grid 2 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -10022,80 +10723,73 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+  <w:style w:type="table" w:styleId="2-41">
     <w:name w:val="Medium Grid 2 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -10147,80 +10841,73 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+  <w:style w:type="table" w:styleId="2-51">
     <w:name w:val="Medium Grid 2 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -10272,80 +10959,73 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+  <w:style w:type="table" w:styleId="2-61">
     <w:name w:val="Medium Grid 2 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -10397,76 +11077,69 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid3">
+  <w:style w:type="table" w:styleId="37">
     <w:name w:val="Medium Grid 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10538,76 +11211,69 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+  <w:style w:type="table" w:styleId="3-1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10679,76 +11345,69 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+  <w:style w:type="table" w:styleId="3-2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10820,76 +11479,69 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+  <w:style w:type="table" w:styleId="3-3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10961,76 +11613,69 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+  <w:style w:type="table" w:styleId="3-4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -11102,76 +11747,69 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+  <w:style w:type="table" w:styleId="3-5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -11243,76 +11881,69 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+  <w:style w:type="table" w:styleId="3-6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -11384,71 +12015,64 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="DarkList">
+  <w:style w:type="table" w:styleId="aff4">
     <w:name w:val="Dark List"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -11498,71 +12122,64 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="DarkList-Accent1">
+  <w:style w:type="table" w:styleId="-12">
     <w:name w:val="Dark List Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -11612,71 +12229,64 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="DarkList-Accent2">
+  <w:style w:type="table" w:styleId="-22">
     <w:name w:val="Dark List Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -11726,71 +12336,64 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="DarkList-Accent3">
+  <w:style w:type="table" w:styleId="-32">
     <w:name w:val="Dark List Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -11840,71 +12443,64 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="DarkList-Accent4">
+  <w:style w:type="table" w:styleId="-42">
     <w:name w:val="Dark List Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -11954,71 +12550,64 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="DarkList-Accent5">
+  <w:style w:type="table" w:styleId="-52">
     <w:name w:val="Dark List Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -12068,71 +12657,64 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="DarkList-Accent6">
+  <w:style w:type="table" w:styleId="-62">
     <w:name w:val="Dark List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -12182,79 +12764,72 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading">
+  <w:style w:type="table" w:styleId="aff5">
     <w:name w:val="Colorful Shading"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -12304,79 +12879,72 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+  <w:style w:type="table" w:styleId="-13">
     <w:name w:val="Colorful Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -12426,79 +12994,72 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+  <w:style w:type="table" w:styleId="-23">
     <w:name w:val="Colorful Shading Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -12548,79 +13109,72 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+  <w:style w:type="table" w:styleId="-33">
     <w:name w:val="Colorful Shading Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -12660,79 +13214,72 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+  <w:style w:type="table" w:styleId="-43">
     <w:name w:val="Colorful Shading Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -12782,79 +13329,72 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+  <w:style w:type="table" w:styleId="-53">
     <w:name w:val="Colorful Shading Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -12904,79 +13444,72 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+  <w:style w:type="table" w:styleId="-63">
     <w:name w:val="Colorful Shading Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -13026,71 +13559,64 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList">
+  <w:style w:type="table" w:styleId="aff6">
     <w:name w:val="Colorful List"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -13112,71 +13638,64 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+  <w:style w:type="table" w:styleId="-14">
     <w:name w:val="Colorful List Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -13198,71 +13717,64 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+  <w:style w:type="table" w:styleId="-24">
     <w:name w:val="Colorful List Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -13284,71 +13796,64 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+  <w:style w:type="table" w:styleId="-34">
     <w:name w:val="Colorful List Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -13370,71 +13875,64 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+  <w:style w:type="table" w:styleId="-44">
     <w:name w:val="Colorful List Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -13456,71 +13954,64 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+  <w:style w:type="table" w:styleId="-54">
     <w:name w:val="Colorful List Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -13542,71 +14033,64 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+  <w:style w:type="table" w:styleId="-64">
     <w:name w:val="Colorful List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -13628,74 +14112,67 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid">
+  <w:style w:type="table" w:styleId="aff7">
     <w:name w:val="Colorful Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -13708,74 +14185,67 @@
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+  <w:style w:type="table" w:styleId="-15">
     <w:name w:val="Colorful Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -13788,74 +14258,67 @@
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+  <w:style w:type="table" w:styleId="-25">
     <w:name w:val="Colorful Grid Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -13868,74 +14331,67 @@
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+  <w:style w:type="table" w:styleId="-35">
     <w:name w:val="Colorful Grid Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -13948,74 +14404,67 @@
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+  <w:style w:type="table" w:styleId="-45">
     <w:name w:val="Colorful Grid Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -14028,74 +14477,67 @@
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+  <w:style w:type="table" w:styleId="-55">
     <w:name w:val="Colorful Grid Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -14108,74 +14550,67 @@
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+  <w:style w:type="table" w:styleId="-65">
     <w:name w:val="Colorful Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -14188,12193 +14623,65 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDCAMasthead">
-[...12129 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:allowPNG/>
-  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -26653,93 +14960,100 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE9BD5DB-44E2-49F2-8BBD-AAD12DF30972}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Macintosh Word</Application>
+  <Pages>5</Pages>
+  <Words>1052</Words>
+  <Characters>5997</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>0</Lines>
-  <Paragraphs>0</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>7035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>